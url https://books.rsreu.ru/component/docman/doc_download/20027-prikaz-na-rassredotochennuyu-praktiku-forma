--- v0 (2026-06-18)
+++ v1 (2026-09-18)
@@ -1174,91 +1174,106 @@
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="0021792E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0021792E" w:rsidRPr="001C08BA" w:rsidRDefault="0021792E" w:rsidP="0021792E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0021792E" w:rsidRPr="00416718" w:rsidRDefault="0028216F" w:rsidP="00416718">
+    <w:p w:rsidR="00CB37F6" w:rsidRDefault="00CB37F6" w:rsidP="00416718">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проректор </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0021792E" w:rsidRPr="00416718" w:rsidRDefault="00CB37F6" w:rsidP="00416718">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="0021792E" w:rsidRPr="00416718" w:rsidSect="00A1306E">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1135" w:right="566" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>И.о</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">по образовательной деятельности                                                     </w:t>
+      </w:r>
+      <w:r w:rsidR="0028216F">
+        <w:rPr>
+          <w:rFonts w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">М.В. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ректора                                                                                         </w:t>
+        <w:t>Дубков</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="0021792E" w:rsidRPr="0021792E" w:rsidRDefault="0021792E" w:rsidP="0021792E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021792E">
         <w:rPr>
           <w:rFonts w:cs="Liberation Serif"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Печатается на обратной стороне приказа!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0021792E" w:rsidRDefault="0021792E" w:rsidP="0021792E">
@@ -2469,50 +2484,51 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A77568"/>
     <w:rsid w:val="000866F6"/>
     <w:rsid w:val="0021792E"/>
     <w:rsid w:val="0028216F"/>
     <w:rsid w:val="0035579C"/>
     <w:rsid w:val="00416718"/>
     <w:rsid w:val="005C7D1F"/>
     <w:rsid w:val="006B3804"/>
     <w:rsid w:val="00735079"/>
     <w:rsid w:val="00867C11"/>
     <w:rsid w:val="009142D4"/>
     <w:rsid w:val="00A1306E"/>
     <w:rsid w:val="00A77568"/>
     <w:rsid w:val="00AC0672"/>
     <w:rsid w:val="00C47EAD"/>
     <w:rsid w:val="00C66281"/>
     <w:rsid w:val="00C841A2"/>
+    <w:rsid w:val="00CB37F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -3601,87 +3617,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{042CBB14-F0CC-48A5-BCB9-31B42B7B068D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D826016-017B-4CFF-BC91-69FB87A50871}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>253</Words>
-  <Characters>1443</Characters>
+  <Words>251</Words>
+  <Characters>1434</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>МИНИСТЕРСТВО ОБРАЗОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1693</CharactersWithSpaces>
+  <CharactersWithSpaces>1682</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>МИНИСТЕРСТВО ОБРАЗОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ</dc:title>
   <dc:creator>Gostin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>15.0000</vt:lpwstr>
   </property>
 </Properties>