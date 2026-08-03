--- v0 (2026-06-18)
+++ v1 (2026-08-03)
@@ -1224,113 +1224,120 @@
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>РГРТУ</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00772EC6" w:rsidRDefault="00772EC6" w:rsidP="00772EC6">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00772EC6" w:rsidRDefault="00772EC6" w:rsidP="00772EC6">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00772EC6" w:rsidRDefault="00F22259" w:rsidP="00772EC6">
+          <w:p w:rsidR="00772EC6" w:rsidRDefault="00AC4C6C" w:rsidP="00772EC6">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>_______________________________________</w:t>
+              <w:t>Проректор по образовательной деятельности</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00772EC6" w:rsidRPr="00772EC6" w:rsidRDefault="00772EC6" w:rsidP="00772EC6">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="00772EC6">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                             </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="00772EC6">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
             <w:r w:rsidR="003A39C7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>_____________</w:t>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC4C6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_М.В. Дубков</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="00772EC6">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00772EC6" w:rsidRPr="001755D7" w:rsidRDefault="00772EC6" w:rsidP="00772EC6">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2136,143 +2143,152 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5069" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A39C7" w:rsidRPr="001755D7" w:rsidRDefault="003A39C7" w:rsidP="00444E86">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="001755D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>РГРТУ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003A39C7" w:rsidRDefault="003A39C7" w:rsidP="00444E86">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003A39C7" w:rsidRDefault="003A39C7" w:rsidP="00444E86">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AC4C6C" w:rsidRDefault="00AC4C6C" w:rsidP="00AC4C6C">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Проректор по образовательной деятельности</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC4C6C" w:rsidRPr="00772EC6" w:rsidRDefault="00AC4C6C" w:rsidP="00AC4C6C">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AC4C6C" w:rsidRPr="001755D7" w:rsidRDefault="00AC4C6C" w:rsidP="00AC4C6C">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001755D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                             </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC4C6C" w:rsidRPr="001755D7" w:rsidRDefault="00AC4C6C" w:rsidP="00AC4C6C">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001755D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>__М.В. Дубков</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003A39C7" w:rsidRPr="001755D7" w:rsidRDefault="003A39C7" w:rsidP="00444E86">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidRPr="001755D7">
-[...89 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w:rsidR="003A39C7" w:rsidRPr="001755D7" w:rsidRDefault="003A39C7" w:rsidP="00444E86">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003A39C7" w:rsidRPr="001755D7" w:rsidRDefault="003A39C7" w:rsidP="00444E86">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001755D7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М.П.</w:t>
@@ -2775,50 +2791,51 @@
     <w:rsid w:val="003A39C7"/>
     <w:rsid w:val="003F7DE8"/>
     <w:rsid w:val="00427777"/>
     <w:rsid w:val="004358C3"/>
     <w:rsid w:val="00452586"/>
     <w:rsid w:val="004560C0"/>
     <w:rsid w:val="00484339"/>
     <w:rsid w:val="00494170"/>
     <w:rsid w:val="005A6811"/>
     <w:rsid w:val="005E59B4"/>
     <w:rsid w:val="00751C4B"/>
     <w:rsid w:val="00772EC6"/>
     <w:rsid w:val="007A6271"/>
     <w:rsid w:val="007D0EC1"/>
     <w:rsid w:val="008E0F31"/>
     <w:rsid w:val="008F2254"/>
     <w:rsid w:val="00917EC6"/>
     <w:rsid w:val="00934708"/>
     <w:rsid w:val="009445DD"/>
     <w:rsid w:val="0094739D"/>
     <w:rsid w:val="009510B0"/>
     <w:rsid w:val="00965FBA"/>
     <w:rsid w:val="009F61A3"/>
     <w:rsid w:val="00A53AC6"/>
     <w:rsid w:val="00A87497"/>
+    <w:rsid w:val="00AC4C6C"/>
     <w:rsid w:val="00AD7E24"/>
     <w:rsid w:val="00B70004"/>
     <w:rsid w:val="00B955BD"/>
     <w:rsid w:val="00C014BB"/>
     <w:rsid w:val="00C11276"/>
     <w:rsid w:val="00C418A7"/>
     <w:rsid w:val="00CB3B04"/>
     <w:rsid w:val="00D422CE"/>
     <w:rsid w:val="00DB3B70"/>
     <w:rsid w:val="00E33235"/>
     <w:rsid w:val="00EC14C5"/>
     <w:rsid w:val="00F07BA9"/>
     <w:rsid w:val="00F22259"/>
     <w:rsid w:val="00F63B35"/>
     <w:rsid w:val="00F728F7"/>
     <w:rsid w:val="00F83D7D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -3706,67 +3723,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1775</Characters>
+  <Pages>2</Pages>
+  <Words>312</Words>
+  <Characters>1779</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2082</CharactersWithSpaces>
+  <CharactersWithSpaces>2087</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>