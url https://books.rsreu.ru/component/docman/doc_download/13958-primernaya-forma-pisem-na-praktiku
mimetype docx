--- v0 (2026-06-18)
+++ v1 (2026-09-18)
@@ -110,181 +110,207 @@
       </w:r>
       <w:r w:rsidR="009E20FD" w:rsidRPr="004B5915">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> с РГРТУ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C83E8E" w:rsidRPr="00551D5C" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E4F96" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
+    <w:p w:rsidR="00F76A1A" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551D5C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>БЛАНК ОРГАНИЗАЦИИ</w:t>
       </w:r>
       <w:r w:rsidRPr="00551D5C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="003B3DAA" w:rsidRPr="00551D5C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="00365736" w:rsidRPr="00551D5C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
+      <w:r w:rsidR="00F76A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00365736" w:rsidRPr="00551D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F76A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Проректору </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E4F96" w:rsidRDefault="00F76A1A" w:rsidP="00C83E8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                   по образовательной деятельности</w:t>
+      </w:r>
       <w:r w:rsidR="00985169">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">. ректора </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E4F96">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003B3DAA" w:rsidRPr="00551D5C" w:rsidRDefault="00D42C05" w:rsidP="003B3DAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00551D5C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">(или угловой штамп                                                         </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">        </w:t>
+        <w:t xml:space="preserve">(или угловой штамп                         </w:t>
+      </w:r>
+      <w:r w:rsidR="00F76A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r w:rsidR="00985169" w:rsidRPr="00985169">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>М.В. Пронину</w:t>
+        <w:t xml:space="preserve">М.В. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F76A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дубкову</w:t>
       </w:r>
       <w:r w:rsidRPr="00985169">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                            </w:t>
+        <w:t xml:space="preserve">                                                                           </w:t>
       </w:r>
       <w:r w:rsidR="008E4F96" w:rsidRPr="00985169">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00AB6692" w:rsidRDefault="00C83E8E" w:rsidP="00AB6692">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551D5C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
@@ -419,51 +445,59 @@
     </w:p>
     <w:p w:rsidR="00C83E8E" w:rsidRPr="005F1C7C" w:rsidRDefault="00C83E8E" w:rsidP="00C83E8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F1C7C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Уважаем</w:t>
       </w:r>
       <w:r w:rsidR="00985169">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ый Михаил Владимирович</w:t>
+        <w:t>ый Михаил В</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>икторович</w:t>
       </w:r>
       <w:r w:rsidRPr="005F1C7C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00522C67" w:rsidRPr="005F1C7C" w:rsidRDefault="00C83E8E" w:rsidP="00551D5C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F1C7C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
@@ -1096,63 +1130,50 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00522C67" w:rsidRPr="00551D5C" w:rsidRDefault="00522C67">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006F4E19" w:rsidRDefault="006F4E19" w:rsidP="00AB6692">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AF5AE3" w:rsidRDefault="00AF5AE3" w:rsidP="00AB6692">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF5AE3" w:rsidRDefault="00AF5AE3" w:rsidP="004B5915">
-[...11 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00AB6692" w:rsidRDefault="004B5915" w:rsidP="004B5915">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="004B5915">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Примерная форма письма, </w:t>
       </w:r>
@@ -1320,171 +1341,183 @@
       </w:r>
       <w:r w:rsidR="00C21384">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00522C67" w:rsidRPr="00551D5C" w:rsidRDefault="00522C67" w:rsidP="00522C67">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C21384" w:rsidRDefault="00C21384" w:rsidP="00C21384">
+    <w:p w:rsidR="00F76A1A" w:rsidRDefault="00C21384" w:rsidP="00F76A1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551D5C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>БЛАНК ОРГАНИЗАЦИИ</w:t>
       </w:r>
       <w:r w:rsidRPr="00551D5C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      </w:t>
       </w:r>
-      <w:r w:rsidR="00985169">
-[...24 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00F76A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00F76A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проректору </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C21384" w:rsidRDefault="00F76A1A" w:rsidP="00C21384">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ректор</w:t>
-[...7 lines deleted...]
-        <w:t>а</w:t>
+        <w:t xml:space="preserve">                                                                                   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по образовательной деятельности  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C21384" w:rsidRPr="00551D5C" w:rsidRDefault="00C21384" w:rsidP="00C21384">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00551D5C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(или угловой штамп                                              </w:t>
       </w:r>
-      <w:r w:rsidR="00985169">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">                                                                                        </w:t>
+      <w:r w:rsidR="00F76A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00985169" w:rsidRPr="00F76A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">М.В. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F76A1A" w:rsidRPr="00F76A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дубкову</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F76A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                     </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00C21384" w:rsidRDefault="00C21384" w:rsidP="00C21384">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551D5C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">с реквизитами)        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1610,51 +1643,59 @@
         </w:rPr>
         <w:t>Уважаем</w:t>
       </w:r>
       <w:r w:rsidR="00985169">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ый</w:t>
       </w:r>
       <w:r w:rsidRPr="005F1C7C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00985169">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Михаил Владимирович</w:t>
+        <w:t>Михаил В</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>икторович</w:t>
       </w:r>
       <w:r w:rsidRPr="005F1C7C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F1C7C" w:rsidRPr="005F1C7C" w:rsidRDefault="005F1C7C" w:rsidP="005F1C7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F1C7C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="28"/>
@@ -2097,50 +2138,51 @@
   <w:rsids>
     <w:rsidRoot w:val="00C83E8E"/>
     <w:rsid w:val="0022597D"/>
     <w:rsid w:val="00365736"/>
     <w:rsid w:val="003B3DAA"/>
     <w:rsid w:val="004B5915"/>
     <w:rsid w:val="00522C67"/>
     <w:rsid w:val="00551D5C"/>
     <w:rsid w:val="005B6481"/>
     <w:rsid w:val="005F1C7C"/>
     <w:rsid w:val="0060314E"/>
     <w:rsid w:val="006F4E19"/>
     <w:rsid w:val="008E4F96"/>
     <w:rsid w:val="00985169"/>
     <w:rsid w:val="009E20FD"/>
     <w:rsid w:val="009E22AC"/>
     <w:rsid w:val="00A433AA"/>
     <w:rsid w:val="00AA26EA"/>
     <w:rsid w:val="00AB6692"/>
     <w:rsid w:val="00AF5AE3"/>
     <w:rsid w:val="00BC1AFB"/>
     <w:rsid w:val="00C21384"/>
     <w:rsid w:val="00C83E8E"/>
     <w:rsid w:val="00D42C05"/>
     <w:rsid w:val="00E90E61"/>
+    <w:rsid w:val="00F76A1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -2818,77 +2860,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{870D2D7B-34A9-4833-914B-06609C329AE8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90DCFF1D-D7C9-429A-8A17-79F8DF9CA33F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>348</Words>
-  <Characters>1985</Characters>
+  <Words>372</Words>
+  <Characters>2124</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2329</CharactersWithSpaces>
+  <CharactersWithSpaces>2492</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>