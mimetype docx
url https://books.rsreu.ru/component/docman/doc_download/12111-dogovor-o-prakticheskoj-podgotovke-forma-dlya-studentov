--- v0 (2026-06-18)
+++ v1 (2026-08-03)
@@ -191,225 +191,220 @@
       <w:r w:rsidR="004D5140" w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="009973E5" w:rsidP="009973E5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A1231" w:rsidRDefault="00840381" w:rsidP="003A1231">
+    <w:p w:rsidR="00F15901" w:rsidRDefault="00840381" w:rsidP="003A1231">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Федеральное государственное бюджетное образовательное учреждение высшего образования «Рязанский государственный радиотехнический университет имени В.Ф. Уткина» (РГРТУ), именуемое в д</w:t>
       </w:r>
       <w:r w:rsidR="00163CEB" w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>альнейшем «Организация», в лице</w:t>
       </w:r>
       <w:r w:rsidR="00F1760B" w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0078698A">
-[...3 lines deleted...]
-        <w:t>исполняющего обязанности ректора Пронина Михаила Владимировича</w:t>
+      <w:r w:rsidR="00F15901">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+        </w:rPr>
+        <w:t>проректора по образовательной деятельности Дубкова Михаила Викторовича,</w:t>
       </w:r>
       <w:r w:rsidR="00592D3B">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB746C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>действующего на основании</w:t>
+      </w:r>
+      <w:r w:rsidR="00592D3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F15901">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>доверенности №</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE76FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15901">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F15901">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FE76FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1219">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB746C">
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> России </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB746C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB746C">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> одной стороны, и </w:t>
       </w:r>
       <w:r w:rsidR="003A1231">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                     № 10-01-08/82 от 08.06.</w:t>
-[...47 lines deleted...]
-        </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
-      <w:r w:rsidR="003A1231">
-[...4 lines deleted...]
-        <w:t>_____________</w:t>
+      <w:r w:rsidR="00F15901">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00F33BC5">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="003A1231">
-[...7 lines deleted...]
-    <w:p w:rsidR="005F76A1" w:rsidRPr="005F76A1" w:rsidRDefault="003A1231" w:rsidP="003A1231">
+      <w:r w:rsidR="00F15901">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F76A1" w:rsidRPr="005F76A1" w:rsidRDefault="00F15901" w:rsidP="003A1231">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                     (</w:t>
+        <w:t xml:space="preserve">                                                                   </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1231">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="005F76A1" w:rsidRPr="005F76A1">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>название предприятия, учреждения, организации)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="00551A11" w:rsidP="005F76A1">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1931,53 +1926,53 @@
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5. Адреса, реквизиты и подписи Сторон</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="009973E5" w:rsidP="009973E5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002D73AB" w:rsidRPr="00AB746C" w:rsidRDefault="002D73AB" w:rsidP="009973E5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002D73AB" w:rsidRPr="00AB746C" w:rsidSect="00FE6FEC">
+        <w:sectPr w:rsidR="002D73AB" w:rsidRPr="00AB746C" w:rsidSect="00A94C80">
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:top="568" w:right="566" w:bottom="993" w:left="993" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:pgMar w:top="568" w:right="566" w:bottom="1134" w:left="993" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="009973E5" w:rsidP="009973E5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007409B6" w:rsidRDefault="005F76A1" w:rsidP="007409B6">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2268,121 +2263,112 @@
     <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="009973E5" w:rsidP="009973E5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB746C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Факс. /4912/ 92-22-15</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FE59B6" w:rsidRDefault="00FE59B6" w:rsidP="009973E5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="00271F5B" w:rsidP="009973E5">
-[...7 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="00F15901" w:rsidP="009973E5">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>И.о</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Проректор по образовательной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE59B6" w:rsidRDefault="00FE59B6" w:rsidP="007409B6">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="00A20EC6" w:rsidP="007409B6">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. ректора </w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
       <w:r w:rsidR="00271F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15901">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00271F5B">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00F15901">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>М.В. Дубков</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="009973E5" w:rsidP="009973E5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00856D57" w:rsidRDefault="00856D57" w:rsidP="009973E5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009973E5" w:rsidRPr="00AB746C" w:rsidRDefault="009973E5" w:rsidP="009973E5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
@@ -2586,54 +2572,55 @@
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3F777969"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AF6A0CD2"/>
     <w:lvl w:ilvl="0">
@@ -2784,62 +2771,65 @@
     <w:rsid w:val="00271F5B"/>
     <w:rsid w:val="002D73AB"/>
     <w:rsid w:val="00322C51"/>
     <w:rsid w:val="00362565"/>
     <w:rsid w:val="00383979"/>
     <w:rsid w:val="003A1231"/>
     <w:rsid w:val="003A47B4"/>
     <w:rsid w:val="004D5140"/>
     <w:rsid w:val="0051330F"/>
     <w:rsid w:val="00531A59"/>
     <w:rsid w:val="00551A11"/>
     <w:rsid w:val="00592D3B"/>
     <w:rsid w:val="005F76A1"/>
     <w:rsid w:val="00692183"/>
     <w:rsid w:val="0069745D"/>
     <w:rsid w:val="007150DF"/>
     <w:rsid w:val="007409B6"/>
     <w:rsid w:val="0078698A"/>
     <w:rsid w:val="007C1219"/>
     <w:rsid w:val="00840381"/>
     <w:rsid w:val="00856D57"/>
     <w:rsid w:val="008977E2"/>
     <w:rsid w:val="00936DC3"/>
     <w:rsid w:val="009973E5"/>
     <w:rsid w:val="00A20EC6"/>
+    <w:rsid w:val="00A94C80"/>
     <w:rsid w:val="00AB746C"/>
     <w:rsid w:val="00C31D1A"/>
     <w:rsid w:val="00CB4377"/>
     <w:rsid w:val="00D94D09"/>
     <w:rsid w:val="00DC479F"/>
     <w:rsid w:val="00EF6361"/>
+    <w:rsid w:val="00F15901"/>
     <w:rsid w:val="00F1760B"/>
     <w:rsid w:val="00F33BC5"/>
     <w:rsid w:val="00F816AA"/>
     <w:rsid w:val="00F930EC"/>
     <w:rsid w:val="00FE59B6"/>
     <w:rsid w:val="00FE6FEC"/>
+    <w:rsid w:val="00FE76FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -3655,78 +3645,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7ED47B84-61D6-4A56-B025-A1990DAABEBC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1A36793-D050-415D-8AED-8B1C1EA18A2A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1307</Words>
-  <Characters>7454</Characters>
+  <Words>1298</Words>
+  <Characters>7401</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
+  <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8744</CharactersWithSpaces>
+  <CharactersWithSpaces>8682</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>